--- v0 (2026-04-06)
+++ v1 (2026-05-22)
@@ -38,51 +38,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">Installer Manual</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="70"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
-        <w:t xml:space="preserve">WIFI ICRB</w:t>
+        <w:t xml:space="preserve">ICRB (CESACW10B4W1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTROLLER equipped with WiFi network interface to connect to Ipdoor system and bus interfaces (RS485 and/or Wiegand) to connect to readers. The controller is also equipped with 1 relay output, 1 powered output, 1 input to drive locks and electromechanical actuators and to connect buttons or sensors. The power supply is direct in 220VaC and can directly power a reader.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="68%"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
@@ -1948,51 +1948,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="38%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="62%"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2026-04-06</w:t>
+              <w:t xml:space="preserve">2026-05-22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
@@ -2400,51 +2400,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="Heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="160" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Poppins" w:cs="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="1F4E79"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5071bd36809da9ec14df4184cba12744a8d19c16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e6d2875624bb111d87acaa05c8f5666d0e9be43.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d25b8ebf5f1529178da57e7eae791649938b4752.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/113318f877097c80c67bfb682d4bb976a12d77a2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a189ef943083a6db617aee5a42243e88d64f909f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5484500107fae5fd2773fe0fa1f42020152dbbfd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85fd97304809659633cf0f48b851bf9ac232126e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b623491ac680ddb3178726235b138173bebf7d8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45aa8d2b738261b782548728e61b79b1715ba827.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd05fd7c929bf36ff1a0c27b555914bd67d3de0b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0a4fe451329924befdd2d69d2ecffa87e880fb7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7431d290fd643ecb0b2c90672c1093e86ad881e6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b0fce755642d1bc1af7e4d214f51f0c32caa43b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09e49b65dd2cd79ccc594847c686e77f23530a2f.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f9139c72be309c09bdf11095db15769581be244.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3da31bec79605bea65f25d527890643177ca678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e6d2875624bb111d87acaa05c8f5666d0e9be43.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d25b8ebf5f1529178da57e7eae791649938b4752.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/113318f877097c80c67bfb682d4bb976a12d77a2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a189ef943083a6db617aee5a42243e88d64f909f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5484500107fae5fd2773fe0fa1f42020152dbbfd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85fd97304809659633cf0f48b851bf9ac232126e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b623491ac680ddb3178726235b138173bebf7d8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45aa8d2b738261b782548728e61b79b1715ba827.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd05fd7c929bf36ff1a0c27b555914bd67d3de0b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0a4fe451329924befdd2d69d2ecffa87e880fb7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7431d290fd643ecb0b2c90672c1093e86ad881e6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b0fce755642d1bc1af7e4d214f51f0c32caa43b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09e49b65dd2cd79ccc594847c686e77f23530a2f.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f9139c72be309c09bdf11095db15769581be244.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>