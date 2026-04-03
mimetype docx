--- v0 (2026-02-12)
+++ v1 (2026-04-03)
@@ -11,1394 +11,1853 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="2600" w:after="260"/>
+        <w:spacing w:before="2380" w:after="220"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manuale Installatore</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="70"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ETHERNET ICRC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="220"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTROLLER dotato di interfaccia di rete cablata per connettersi al sistema Ipdoor e di interfacce a bus (RS485 e/o Wiegand) per connettersi ai lettori. Il controller è anche dotato di 1 uscita relè, 1 uscita alimentata, 2 ingressi per pilotare serrature e attuatori elettromeccanici e per collegare pulsanti o sensori. L'alimentazione è PoE tramite cavo di rete LAN e può alimentare direttamente un lettore.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="68%"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D9E2F3" w:sz="6"/>
+              <w:left w:val="single" w:color="D9E2F3" w:sz="6"/>
+              <w:bottom w:val="single" w:color="D9E2F3" w:sz="6"/>
+              <w:right w:val="single" w:color="D9E2F3" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:fill="F4F7FB" w:color="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="180"/>
+              <w:left w:type="dxa" w:w="260"/>
+              <w:bottom w:type="dxa" w:w="180"/>
+              <w:right w:type="dxa" w:w="260"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="90"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ID PRODOTTO  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">controller-ICRC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="90"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATEGORIA  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">controller-reader</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="90"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LINGUA  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IT</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VERSIONE  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pageBreakBefore/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USO PREVISTO · SICUREZZA · CONFORMITÀ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sicurezza e conformità</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Questa pagina riassume i blocchi di avvertenza che compaiono più spesso nei manuali installatore professionali per postazioni esterne videocitofoniche. Simboli, direttive e diciture devono sempre essere coerenti con il fascicolo tecnico del modello specifico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="80" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simboli usuali / da sostituire con artwork ufficiale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Questi badge sono segnaposto grafici per l’impaginazione del manuale. In versione finale, CE, RAEE e gli altri marchi regolatori devono essere sostituiti con i simboli vettoriali ufficiali del produttore.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:left w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:right w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideH w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideV w:val="single" w:color="D9D9D9" w:sz="6"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEGGI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Leggere il manuale prima dell’installazione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATTN</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Avvertenze e cautele importanti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TECH</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Installazione da personale qualificato</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OFF</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Disinserire alimentazione prima del cablaggio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Marcatura CE ove applicabile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAEE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Raccolta differenziata / RAEE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="180" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SICUREZZA E CONFORMITÀ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:left w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:right w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideH w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideV w:val="single" w:color="D9D9D9" w:sz="6"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uso previsto</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Dispositivo destinato a sistemi di comunicazione audio/video e controllo accessi in edifici residenziali, commerciali, industriali e pubblici. Qualsiasi impiego diverso da quello previsto è da considerarsi improprio.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Installazione qualificata</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Installazione, configurazione, messa in servizio e manutenzione straordinaria devono essere eseguite da personale qualificato, nel rispetto delle norme elettriche vigenti nel Paese di installazione.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentazione e cablaggio</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Prima di intervenire sui collegamenti, togliere alimentazione al sistema. Usare cavi idonei, rispettare polarità, sezioni e distanze, ed evitare commistioni non previste con linee di potenza.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pulizia e manutenzione</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Pulire con panno morbido asciutto o leggermente inumidito. Non usare alcol, solventi, spray o prodotti aggressivi. Non aprire né manomettere il dispositivo se non previsto dal costruttore.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conformità documentale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Marcature, dichiarazioni UE, direttive applicabili e dati radio devono corrispondere al fascicolo tecnico del modello. La documentazione deve indicare dove è disponibile la dichiarazione di conformità completa.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fine vita del prodotto</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">A fine vita il prodotto va conferito alla raccolta differenziata per apparecchiature elettriche ed elettroniche. Il simbolo RAEE e le informazioni di smaltimento devono essere riportati ove applicabili.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="180" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per le versioni con Wi‑Fi, Bluetooth, LTE o altre interfacce radio, aggiungere il richiamo alla dichiarazione UE di conformità e le informazioni radio essenziali previste dal fascicolo tecnico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contenuti consigliati, ispirati alle sezioni di sicurezza ricorrenti nei manuali installatore dei principali produttori di videocitofonia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pageBreakBefore/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="420" w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2286000" cy="2286000"/>
+            <wp:extent cx="4000500" cy="4000500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2286000" cy="2286000"/>
+                      <a:ext cx="4000500" cy="4000500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="140"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-          <w:szCs w:val="48"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ETHERNET ICRC</w:t>
-[...102 lines deleted...]
-    </w:tbl>
+        <w:t xml:space="preserve">CONTROLLER dotato di interfaccia di rete cablata per connettersi al sistema Ipdoor e di interfacce a bus (RS485 e/o Wiegand) per connettersi ai lettori. Il controller è anche dotato di 1 uscita relè, 1 uscita alimentata, 2 ingressi per pilotare serrature e attuatori elettromeccanici e per collegare pulsanti o sensori. L'alimentazione è PoE tramite cavo di rete LAN e può alimentare direttamente un lettore.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="420" w:after="240"/>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Indice</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Indice"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p>
+          <w:r>
+            <w:fldChar w:fldCharType="begin" w:dirty="true"/>
+            <w:instrText xml:space="preserve">TOC \h \o "1-3"</w:instrText>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p>
+      <w:pPr>
+        <w:pageBreakBefore/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Panoramica</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1.1 Descrizione</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">CONTROLLER dotato di interfaccia di rete cablata per connettersi al sistema Ipdoor e di interfacce a bus (RS485 e/o Wiegand) per connettersi ai lettori. Il controller è anche dotato di 1 uscita relè, 1 uscita alimentata, 2 ingressi per pilotare serrature e attuatori elettromeccanici e per collegare pulsanti o sensori. L'alimentazione è PoE tramite cavo di rete LAN e può alimentare direttamente un lettore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pageBreakBefore/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Caratteristiche tecniche</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Le caratteristiche tecniche sono riportate in forma tabellare (fonte: specifiche prodotto).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pageBreakBefore/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Installazione</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.1 Introduzione</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4000500" cy="4000500"/>
+            <wp:extent cx="2505075" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4000500" cy="4000500"/>
+                      <a:ext cx="2505075" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-        <w:jc w:val="left"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Luce led frontale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Radar di prossimità</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Telecamera panoramica</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schermo touch</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tasti metallici</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sensore di luminosità</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Microfoni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Led infrarosso</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Telecamere per riconoscimento facciale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lettore NFC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Luci del inferiori</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Logo illuminato a colori RGB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.2 Installazione meccanica</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Appoggio parete</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CONTROLLER dotato di interfaccia di rete cablata per connettersi al sistema Ipdoor e di interfacce a bus (RS485 e/o Wiegand) per connettersi ai lettori. Il controller è anche dotato di 1 uscita relè, 1 uscita alimentata, 2 ingressi per pilotare serrature e attuatori elettromeccanici e per collegare pulsanti o sensori. L'alimentazione è PoE tramite cavo di rete LAN e può alimentare direttamente un lettore.</w:t>
-[...96 lines deleted...]
-        <w:t xml:space="preserve">3.1 Introduzione</w:t>
+        <w:t xml:space="preserve">Passo 1 — Preparazione</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Posizionare sulla parete la DIMA, con i fori in alto ad un'altezza dal suolo compresa tra 155 e 165 cm, assicurandosi che il lato "TOP" sia rivolto verso l’alto. Tracciare con una matita le posizioni dei quattro fori evidenziati in rosso in figura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2505075" cy="3429000"/>
+            <wp:extent cx="1609725" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2505075" cy="3429000"/>
+                      <a:ext cx="1609725" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...158 lines deleted...]
-      <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 1 — Preparazione</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Posizionare sulla parete la DIMA, con i fori in alto ad un'altezza dal suolo compresa tra 155 e 165 cm, assicurandosi che il lato "TOP" sia rivolto verso l’alto. Tracciare con una matita le posizioni dei quattro fori evidenziati in rosso in figura.</w:t>
+        <w:t xml:space="preserve">Passo 2 — Verifica</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Prima di procedere, verificare attentamente l’assenza di cavi o tubazioni dietro alla parete, quindi forare la parete in corrispondenza dei punti precedentemente disegnati.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1609725" cy="3429000"/>
+            <wp:extent cx="4333875" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1609725" cy="3429000"/>
+                      <a:ext cx="4333875" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 2 — Verifica</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Prima di procedere, verificare attentamente l’assenza di cavi o tubazioni dietro alla parete, quindi forare la parete in corrispondenza dei punti precedentemente disegnati.</w:t>
+        <w:t xml:space="preserve">Passo 3 — Foratura</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Inserire i tasselli assicurandosi che siano perfettamente a filo parete. Applicare quindi la piastra di fissaggio e bloccarla usando le quattro viti fornite a corredo, come indicato in figura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4333875" cy="3429000"/>
+            <wp:extent cx="4953000" cy="2781300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4333875" cy="3429000"/>
+                      <a:ext cx="4953000" cy="2781300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 3 — Foratura</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Inserire i tasselli assicurandosi che siano perfettamente a filo parete. Applicare quindi la piastra di fissaggio e bloccarla usando le quattro viti fornite a corredo, come indicato in figura.</w:t>
+        <w:t xml:space="preserve">Passo 4 — Supporto installazione</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Per facilitare i collegamenti alla morsettiera è disponibile un supporto che consente di appoggiare la targa durante le operazioni di cablaggio. Fissare il supporto alla piastra e stringere la vite frontale, come indicato in figura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4953000" cy="2781300"/>
+            <wp:extent cx="3533775" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4953000" cy="2781300"/>
+                      <a:ext cx="3533775" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 4 — Supporto installazione</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Per facilitare i collegamenti alla morsettiera è disponibile un supporto che consente di appoggiare la targa durante le operazioni di cablaggio. Fissare il supporto alla piastra e stringere la vite frontale, come indicato in figura.</w:t>
+        <w:t xml:space="preserve">Passo 5 — Fissaggio piastra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Procedere quindi agganciando il supporto alla piastra e collegare i cavi alla morsettiera. Una volta completati i collegamenti, sganciare il supporto dalla piastra e poi dal dispositivo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3533775" cy="3429000"/>
+            <wp:extent cx="3162300" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3533775" cy="3429000"/>
+                      <a:ext cx="3162300" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 5 — Fissaggio piastra</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Procedere quindi agganciando il supporto alla piastra e collegare i cavi alla morsettiera. Una volta completati i collegamenti, sganciare il supporto dalla piastra e poi dal dispositivo.</w:t>
+        <w:t xml:space="preserve">Passo 6 — Fissaggio dispositivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Agganciare la targa alla piastra ed avvitare le due viti frontali come indicato in figura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3162300" cy="3429000"/>
+            <wp:extent cx="3362325" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3162300" cy="3429000"/>
+                      <a:ext cx="3362325" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 6 — Fissaggio dispositivo</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Agganciare la targa alla piastra ed avvitare le due viti frontali come indicato in figura.</w:t>
+        <w:t xml:space="preserve">Passo 7 — Chiusura</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Per completare l’installazione, inserire il coperchio dal basso verso l’alto, fino a sentire lo scatto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3362325" cy="3429000"/>
+            <wp:extent cx="1695450" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3362325" cy="3429000"/>
+                      <a:ext cx="1695450" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 7 — Chiusura</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Per completare l’installazione, inserire il coperchio dal basso verso l’alto, fino a sentire lo scatto.</w:t>
+        <w:t xml:space="preserve">Passo 8 — Smontaggio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Per disinstallare la targa, inserire la chiave di sicurezza nell’apposita sede sul fondo del coperchio, spingere il coperchio verso il basso e svitare le viti frontali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1695450" cy="3429000"/>
+            <wp:extent cx="2438400" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1695450" cy="3429000"/>
+                      <a:ext cx="2438400" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.3 Cablaggio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 8 — Smontaggio</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Per disinstallare la targa, inserire la chiave di sicurezza nell’apposita sede sul fondo del coperchio, spingere il coperchio verso il basso e svitare le viti frontali.</w:t>
+        <w:t xml:space="preserve">Passo 1 — Preparazione</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">ACCESSO AL CABLAGGIO: dopo aver svitato il coperchio rimuovere la vite frontale in basso e ruotare il supporto, in modo da accedere alla zona morsettiera. Individuare l’ingresso PoE e gli altri morsetti di potenza (a seconda delle esigenze come descritto nei prossimi passi).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2438400" cy="3429000"/>
+            <wp:extent cx="3467100" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2438400" cy="3429000"/>
+                      <a:ext cx="3467100" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 1 — Preparazione</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ACCESSO AL CABLAGGIO: dopo aver svitato il coperchio rimuovere la vite frontale in basso e ruotare il supporto, in modo da accedere alla zona morsettiera. Individuare l’ingresso PoE e gli altri morsetti di potenza (a seconda delle esigenze come descritto nei prossimi passi).</w:t>
+        <w:t xml:space="preserve">Passo 2 — Alimentazione Opzionale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">ALIMENTAZIONE OPZIONALE: Se la rete Ethernet non è PoE, è necessario utilizzare un alimentatore 24VDC/1A. Collegare l'alimentatore ai morsetti indicati.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3467100" cy="3429000"/>
+            <wp:extent cx="4752975" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3467100" cy="3429000"/>
+                      <a:ext cx="4752975" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 2 — Alimentazione Opzionale</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ALIMENTAZIONE OPZIONALE: Se la rete Ethernet non è PoE, è necessario utilizzare un alimentatore 24VDC/1A. Collegare l'alimentatore ai morsetti indicati.</w:t>
+        <w:t xml:space="preserve">Passo 3 — Collegamento diretto Serratura</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">USCITA LOCK: è possibile collegare direttamente una elettroserratura ai morsetti LOCK+ / LOCK- (max 1A, cavo ≤30m, 1.5mm²). Per carichi differenti è necessario usare un relè intermedio, come indicato negli schemi applicativi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4752975" cy="3429000"/>
+            <wp:extent cx="4772025" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4752975" cy="3429000"/>
+                      <a:ext cx="4772025" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 3 — Collegamento diretto Serratura</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">USCITA LOCK: è possibile collegare direttamente una elettroserratura ai morsetti LOCK+ / LOCK- (max 1A, cavo ≤30m, 1.5mm²). Per carichi differenti è necessario usare un relè intermedio, come indicato negli schemi applicativi.</w:t>
+        <w:t xml:space="preserve">Passo 4 — Collegamento Serratura Alimentata</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">USCITA AUX: in questo caso l'uscita è un interruttore a contatto pulito che può pilotare un carico esterno. Se il carico è in 220VAC è necessario usare un relè di potenza.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4772025" cy="3429000"/>
+            <wp:extent cx="3505200" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4772025" cy="3429000"/>
+                      <a:ext cx="3505200" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 4 — Collegamento Serratura Alimentata</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">USCITA AUX: in questo caso l'uscita è un interruttore a contatto pulito che può pilotare un carico esterno. Se il carico è in 220VAC è necessario usare un relè di potenza.</w:t>
+        <w:t xml:space="preserve">Passo 5 — Collegamento Ingressi pulsante</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">INGRESSI: possono essere collegati fino a due ingressi (ad esempio pulsanti apriporta esterni). Gli ingressi sono programmabili. Esempio di pulsante apriporta esterno su INPUT 1 / GND.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3505200" cy="3429000"/>
+            <wp:extent cx="4486275" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3505200" cy="3429000"/>
-[...61 lines deleted...]
-                      <a:off x="0" y="0"/>
                       <a:ext cx="4486275" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Note operative</w:t>
       </w:r>
@@ -1489,51 +1948,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="38%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="62%"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2026-02-12</w:t>
+              <w:t xml:space="preserve">2026-04-03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
@@ -1941,51 +2400,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="Heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="160" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Poppins" w:cs="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="1F4E79"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0caac0ae47bb0ab59a97c75468beaeb402443fa4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab9b54f5cef4edbd75c96677c77695b7a7cfd4fc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e6d2875624bb111d87acaa05c8f5666d0e9be43.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d25b8ebf5f1529178da57e7eae791649938b4752.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/113318f877097c80c67bfb682d4bb976a12d77a2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a189ef943083a6db617aee5a42243e88d64f909f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5484500107fae5fd2773fe0fa1f42020152dbbfd.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85fd97304809659633cf0f48b851bf9ac232126e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b623491ac680ddb3178726235b138173bebf7d8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45aa8d2b738261b782548728e61b79b1715ba827.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd05fd7c929bf36ff1a0c27b555914bd67d3de0b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0a4fe451329924befdd2d69d2ecffa87e880fb7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7431d290fd643ecb0b2c90672c1093e86ad881e6.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b0fce755642d1bc1af7e4d214f51f0c32caa43b.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09e49b65dd2cd79ccc594847c686e77f23530a2f.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f9139c72be309c09bdf11095db15769581be244.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab9b54f5cef4edbd75c96677c77695b7a7cfd4fc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e6d2875624bb111d87acaa05c8f5666d0e9be43.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d25b8ebf5f1529178da57e7eae791649938b4752.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/113318f877097c80c67bfb682d4bb976a12d77a2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a189ef943083a6db617aee5a42243e88d64f909f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5484500107fae5fd2773fe0fa1f42020152dbbfd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85fd97304809659633cf0f48b851bf9ac232126e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b623491ac680ddb3178726235b138173bebf7d8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45aa8d2b738261b782548728e61b79b1715ba827.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd05fd7c929bf36ff1a0c27b555914bd67d3de0b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0a4fe451329924befdd2d69d2ecffa87e880fb7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7431d290fd643ecb0b2c90672c1093e86ad881e6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b0fce755642d1bc1af7e4d214f51f0c32caa43b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09e49b65dd2cd79ccc594847c686e77f23530a2f.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f9139c72be309c09bdf11095db15769581be244.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>