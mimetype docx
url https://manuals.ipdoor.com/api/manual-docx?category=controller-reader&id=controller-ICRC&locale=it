--- v1 (2026-04-03)
+++ v2 (2026-05-19)
@@ -38,51 +38,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">Manuale Installatore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="70"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
-        <w:t xml:space="preserve">ETHERNET ICRC</w:t>
+        <w:t xml:space="preserve">ICRC (C53POC1004W1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CONTROLLER dotato di interfaccia di rete cablata per connettersi al sistema Ipdoor e di interfacce a bus (RS485 e/o Wiegand) per connettersi ai lettori. Il controller è anche dotato di 1 uscita relè, 1 uscita alimentata, 2 ingressi per pilotare serrature e attuatori elettromeccanici e per collegare pulsanti o sensori. L'alimentazione è PoE tramite cavo di rete LAN e può alimentare direttamente un lettore.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="68%"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
@@ -1948,51 +1948,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="38%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="62%"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2026-04-03</w:t>
+              <w:t xml:space="preserve">2026-05-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 