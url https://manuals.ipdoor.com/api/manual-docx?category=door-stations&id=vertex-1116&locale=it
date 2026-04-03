--- v0 (2026-02-12)
+++ v1 (2026-04-03)
@@ -11,2936 +11,3417 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="2600" w:after="260"/>
+        <w:spacing w:before="2380" w:after="220"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manuale Installatore</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="70"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VERTEX 1116 — Postazione esterna da appoggio parete IP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="220"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Targa VERTEX 1116 a montaggio superficiale con 16 tasti e display. Dotata di telecamera HD con visione panoramica e lettura codici QR, radar per sensore di movimento, interfacce di rete Ethernet e Wifi, interfacce per controllo accessi Bluetooth e NFC, tasto fisico programmabile. Dispone di 1 relè e di un'uscita alimentata, oltre a 2 ingressi e interfaccia bus 485 Grado di protezione IP65 Accessori disponibili: telecamere per il riconoscimento facciale, scheda LTE per la connessione cellulare, modulo RF per la funzione di controllo remoto, interfaccia DDA per non udenti, estensione di memoria tramite scheda SD per la registrazione locale.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="68%"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="D9E2F3" w:sz="6"/>
+              <w:left w:val="single" w:color="D9E2F3" w:sz="6"/>
+              <w:bottom w:val="single" w:color="D9E2F3" w:sz="6"/>
+              <w:right w:val="single" w:color="D9E2F3" w:sz="6"/>
+            </w:tcBorders>
+            <w:shd w:fill="F4F7FB" w:color="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="180"/>
+              <w:left w:type="dxa" w:w="260"/>
+              <w:bottom w:type="dxa" w:w="180"/>
+              <w:right w:type="dxa" w:w="260"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="90"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ID PRODOTTO  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vertex-1116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="90"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATEGORIA  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">door-stations</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="90"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LINGUA  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IT</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VERSIONE  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pageBreakBefore/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USO PREVISTO · SICUREZZA · CONFORMITÀ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="34"/>
+          <w:szCs w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sicurezza e conformità</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Questa pagina riassume i blocchi di avvertenza che compaiono più spesso nei manuali installatore professionali per postazioni esterne videocitofoniche. Simboli, direttive e diciture devono sempre essere coerenti con il fascicolo tecnico del modello specifico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="80" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Simboli usuali / da sostituire con artwork ufficiale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Questi badge sono segnaposto grafici per l’impaginazione del manuale. In versione finale, CE, RAEE e gli altri marchi regolatori devono essere sostituiti con i simboli vettoriali ufficiali del produttore.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:left w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:right w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideH w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideV w:val="single" w:color="D9D9D9" w:sz="6"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEGGI</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Leggere il manuale prima dell’installazione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATTN</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Avvertenze e cautele importanti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TECH</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Installazione da personale qualificato</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OFF</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Disinserire alimentazione prima del cablaggio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Marcatura CE ove applicabile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAEE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Raccolta differenziata / RAEE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="180" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4472C4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SICUREZZA E CONFORMITÀ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:left w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:right w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideH w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideV w:val="single" w:color="D9D9D9" w:sz="6"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uso previsto</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Dispositivo destinato a sistemi di comunicazione audio/video e controllo accessi in edifici residenziali, commerciali, industriali e pubblici. Qualsiasi impiego diverso da quello previsto è da considerarsi improprio.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Installazione qualificata</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Installazione, configurazione, messa in servizio e manutenzione straordinaria devono essere eseguite da personale qualificato, nel rispetto delle norme elettriche vigenti nel Paese di installazione.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentazione e cablaggio</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Prima di intervenire sui collegamenti, togliere alimentazione al sistema. Usare cavi idonei, rispettare polarità, sezioni e distanze, ed evitare commistioni non previste con linee di potenza.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pulizia e manutenzione</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Pulire con panno morbido asciutto o leggermente inumidito. Non usare alcol, solventi, spray o prodotti aggressivi. Non aprire né manomettere il dispositivo se non previsto dal costruttore.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conformità documentale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Marcature, dichiarazioni UE, direttive applicabili e dati radio devono corrispondere al fascicolo tecnico del modello. La documentazione deve indicare dove è disponibile la dichiarazione di conformità completa.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="50%"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="70"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="4472C4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fine vita del prodotto</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">A fine vita il prodotto va conferito alla raccolta differenziata per apparecchiature elettriche ed elettroniche. Il simbolo RAEE e le informazioni di smaltimento devono essere riportati ove applicabili.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="180" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per le versioni con Wi‑Fi, Bluetooth, LTE o altre interfacce radio, aggiungere il richiamo alla dichiarazione UE di conformità e le informazioni radio essenziali previste dal fascicolo tecnico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="666666"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contenuti consigliati, ispirati alle sezioni di sicurezza ricorrenti nei manuali installatore dei principali produttori di videocitofonia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pageBreakBefore/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="420" w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2286000" cy="2286000"/>
+            <wp:extent cx="4000500" cy="4000500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2286000" cy="2286000"/>
+                      <a:ext cx="4000500" cy="4000500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="140"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-          <w:szCs w:val="48"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">VERTEX 1116 — Postazione esterna da appoggio parete IP</w:t>
+        <w:t xml:space="preserve">Targa VERTEX 1116 a montaggio superficiale con 16 tasti e display. Dotata di telecamera HD con visione panoramica e lettura codici QR, radar per sensore di movimento, interfacce di rete Ethernet e Wifi, interfacce per controllo accessi Bluetooth e NFC, tasto fisico programmabile. Dispone di 1 relè e di un'uscita alimentata, oltre a 2 ingressi e interfaccia bus 485 Grado di protezione IP65 Accessori disponibili: telecamere per il riconoscimento facciale, scheda LTE per la connessione cellulare, modulo RF per la funzione di controllo remoto, interfaccia DDA per non udenti, estensione di memoria tramite scheda SD per la registrazione locale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pageBreakBefore/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Indice</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Indice"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p>
+          <w:r>
+            <w:fldChar w:fldCharType="begin" w:dirty="true"/>
+            <w:instrText xml:space="preserve">TOC \h \o "1-3"</w:instrText>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p>
+      <w:pPr>
+        <w:pageBreakBefore/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Panoramica</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1.1 Descrizione</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Targa VERTEX 1116 a montaggio superficiale con 16 tasti e display. Dotata di telecamera HD con visione panoramica e lettura codici QR, radar per sensore di movimento, interfacce di rete Ethernet e Wifi, interfacce per controllo accessi Bluetooth e NFC, tasto fisico programmabile. Dispone di 1 relè e di un'uscita alimentata, oltre a 2 ingressi e interfaccia bus 485 Grado di protezione IP65 Accessori disponibili: telecamere per il riconoscimento facciale, scheda LTE per la connessione cellulare, modulo RF per la funzione di controllo remoto, interfaccia DDA per non udenti, estensione di memoria tramite scheda SD per la registrazione locale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1.3 Caratteristiche principali</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Interfaccia con 16 pulsanti diretti di chiamata</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Molteplici interfacce per controllo accessi (PIN,QR,NFC,Bluetooth,Riconoscimento Facciale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Comunicazione audio di alta qualità che usa DSP per filtri audio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Comunicazione video con telecamera a visione panoramica che inquadra anche lateralmente</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Costruzione in metallo estremamente solido e di design</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pageBreakBefore/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Caratteristiche tecniche</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Le caratteristiche tecniche sono riportate in forma tabellare (fonte: specifiche prodotto).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Generali</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="pct" w:w="60%"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:type="pct" w:w="100%"/>
         <w:tblBorders>
-          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:top w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:left w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:right w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideH w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideV w:val="single" w:color="D9D9D9" w:sz="6"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">VERSIONE: 1.0</w:t>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parametro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Modello</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">VERTEX 1116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Tipologia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Dispositivo esterno videocitofonico IP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Installazione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Esterno Parete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Colori disponibili</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Grigio Ombra,Argento,Acciao Spazzolato</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Altezza</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">303 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Larghezza</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">113 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Spessore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">30 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Peso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1350 gr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Materiale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Metallo verniciato</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Temperatura funzionamento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">-20°C / +55°C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alimentazione</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:left w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:right w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideH w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideV w:val="single" w:color="D9D9D9" w:sz="6"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parametro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">PoE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">802.3af</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Alimentazione esterna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12/24 V DC @ 1 A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Consumo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2,5 W (Standby) / 7 W (Max)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Display</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:left w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:right w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideH w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideV w:val="single" w:color="D9D9D9" w:sz="6"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parametro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Dimensioni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Touch screen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Risoluzione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1280 × 720</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Luminosità</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1100 cd/m²</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Tipologia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">IPS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Videocamera</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:left w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:right w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideH w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideV w:val="single" w:color="D9D9D9" w:sz="6"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parametro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Risoluzione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2576 × 1456</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Angolo di visione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">H=170° · V=90°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sensore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1/3” CMOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sensibilità</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Colore 0,02 Lux - B/N 0 Lux con IR attivi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Illuminazione IR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4 LED IR copertura 5 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Audio</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:left w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:right w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideH w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideV w:val="single" w:color="D9D9D9" w:sz="6"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parametro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Altoparlante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">1 × 2 W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Microfoni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2 digitali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">DSP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">AEC, ANS, AGC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rete e connettività</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:left w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:right w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideH w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideV w:val="single" w:color="D9D9D9" w:sz="6"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parametro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Ethernet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">RJ45 10/100 Mbps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Wi-Fi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Dual band 2.4/5 GHz IEEE 802.11 b/g/n/ac</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Bluetooth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4.2 / BLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">NFC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">13.56 MHz, MIFARE Classic, Ultralight, Plus, DESFire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">RS485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Master/Slave, ASCII/Modbus RTU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">LTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Opzionale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ingressi e uscite</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:left w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:right w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideH w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideV w:val="single" w:color="D9D9D9" w:sz="6"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parametro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Uscita serratura</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12 V DC @ 1 A impulsiva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Relè ausiliario</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Contatto pulito NA, 24 V DC @ 2 A max, monostabile 1–30 sec</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Ingressi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">2 ingressi optoisolati Pull-up</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sensori integrati</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:left w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:right w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideH w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideV w:val="single" w:color="D9D9D9" w:sz="6"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parametro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Movimento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Radar, distanza e direzione fino a 5 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Vandalismo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sensore anti urto e vibrazione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Manomissione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Sensore apertura forzata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Certificazioni</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:left w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:right w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideH w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideV w:val="single" w:color="D9D9D9" w:sz="6"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parametro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Protezione</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">IP65 / IK08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Moduli Opzionali</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:left w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:bottom w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:right w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideH w:val="single" w:color="D9D9D9" w:sz="6"/>
+          <w:insideV w:val="single" w:color="D9D9D9" w:sz="6"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parametro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valore</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Connettività LTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Modulo LTE per connettività dati</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Riconoscimento facciale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Modulo a doppia telecamera per il controllo accessi basato sul riconoscimento del volto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Interfaccia apparecchi acustici</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Circuito di induzione audio HL/IDL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="38%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Telecomando RF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="pct" w:w="62%"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">Modulo ricetrasmettitore a 433 MHz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
         <w:pageBreakBefore/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="420" w:after="240"/>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Installazione</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.1 Introduzione</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4000500" cy="4000500"/>
+            <wp:extent cx="2400300" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4000500" cy="4000500"/>
+                      <a:ext cx="2400300" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-[...79 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Interfaccia con 16 pulsanti diretti di chiamata</w:t>
+        <w:t xml:space="preserve">Luce led frontale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Molteplici interfacce per controllo accessi (PIN,QR,NFC,Bluetooth,Riconoscimento Facciale</w:t>
+        <w:t xml:space="preserve">Radar di prossimità</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Comunicazione audio di alta qualità che usa DSP per filtri audio</w:t>
+        <w:t xml:space="preserve">Telecamera panoramica</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Comunicazione video con telecamera a visione panoramica che inquadra anche lateralmente</w:t>
+        <w:t xml:space="preserve">Schermo touch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Costruzione in metallo estremamente solido e di design</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Le caratteristiche tecniche sono riportate in forma tabellare (fonte: specifiche prodotto).</w:t>
+        <w:t xml:space="preserve">Tasti metallici</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sensore di luminosità</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Microfoni</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Led infrarosso</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Telecamere per riconoscimento facciale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lettore NFC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Luci del inferiori</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Logo illuminato a colori RGB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Generali</w:t>
-[...1486 lines deleted...]
-        <w:t xml:space="preserve">3.1 Introduzione</w:t>
+        <w:t xml:space="preserve">3.2 Installazione meccanica</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Appoggio parete</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Passo 1 — Preparazione</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Posizionare sulla parete la DIMA, con i fori in alto ad un'altezza dal suolo compresa tra 155 e 165 cm, assicurandosi che il lato "TOP" sia rivolto verso l’alto. Tracciare con una matita le posizioni dei quattro fori evidenziati in rosso in figura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2400300" cy="3429000"/>
+            <wp:extent cx="1609725" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2400300" cy="3429000"/>
+                      <a:ext cx="1609725" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...158 lines deleted...]
-      <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 1 — Preparazione</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Posizionare sulla parete la DIMA, con i fori in alto ad un'altezza dal suolo compresa tra 155 e 165 cm, assicurandosi che il lato "TOP" sia rivolto verso l’alto. Tracciare con una matita le posizioni dei quattro fori evidenziati in rosso in figura.</w:t>
+        <w:t xml:space="preserve">Passo 2 — Verifica</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Prima di procedere, verificare attentamente l’assenza di cavi o tubazioni dietro alla parete, quindi forare la parete in corrispondenza dei punti precedentemente disegnati.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1609725" cy="3429000"/>
+            <wp:extent cx="4333875" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1609725" cy="3429000"/>
+                      <a:ext cx="4333875" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 2 — Verifica</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Prima di procedere, verificare attentamente l’assenza di cavi o tubazioni dietro alla parete, quindi forare la parete in corrispondenza dei punti precedentemente disegnati.</w:t>
+        <w:t xml:space="preserve">Passo 3 — Foratura</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Inserire i tasselli assicurandosi che siano perfettamente a filo parete. Applicare quindi la piastra di fissaggio e bloccarla usando le quattro viti fornite a corredo, come indicato in figura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4333875" cy="3429000"/>
+            <wp:extent cx="4953000" cy="2781300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4333875" cy="3429000"/>
+                      <a:ext cx="4953000" cy="2781300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 3 — Foratura</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Inserire i tasselli assicurandosi che siano perfettamente a filo parete. Applicare quindi la piastra di fissaggio e bloccarla usando le quattro viti fornite a corredo, come indicato in figura.</w:t>
+        <w:t xml:space="preserve">Passo 4 — Supporto installazione</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Per facilitare i collegamenti alla morsettiera è disponibile un supporto che consente di appoggiare la targa durante le operazioni di cablaggio. Fissare il supporto alla piastra e stringere la vite frontale, come indicato in figura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4953000" cy="2781300"/>
+            <wp:extent cx="3533775" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4953000" cy="2781300"/>
+                      <a:ext cx="3533775" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 4 — Supporto installazione</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Per facilitare i collegamenti alla morsettiera è disponibile un supporto che consente di appoggiare la targa durante le operazioni di cablaggio. Fissare il supporto alla piastra e stringere la vite frontale, come indicato in figura.</w:t>
+        <w:t xml:space="preserve">Passo 5 — Fissaggio piastra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Procedere quindi agganciando il supporto alla piastra e collegare i cavi alla morsettiera. Una volta completati i collegamenti, sganciare il supporto dalla piastra e poi dal dispositivo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3533775" cy="3429000"/>
+            <wp:extent cx="3162300" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3533775" cy="3429000"/>
+                      <a:ext cx="3162300" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 5 — Fissaggio piastra</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Procedere quindi agganciando il supporto alla piastra e collegare i cavi alla morsettiera. Una volta completati i collegamenti, sganciare il supporto dalla piastra e poi dal dispositivo.</w:t>
+        <w:t xml:space="preserve">Passo 6 — Fissaggio dispositivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Agganciare la targa alla piastra ed avvitare le due viti frontali come indicato in figura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3162300" cy="3429000"/>
+            <wp:extent cx="3362325" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3162300" cy="3429000"/>
+                      <a:ext cx="3362325" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 6 — Fissaggio dispositivo</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Agganciare la targa alla piastra ed avvitare le due viti frontali come indicato in figura.</w:t>
+        <w:t xml:space="preserve">Passo 7 — Chiusura</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Per completare l’installazione, inserire il coperchio dal basso verso l’alto, fino a sentire lo scatto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3362325" cy="3429000"/>
+            <wp:extent cx="1695450" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3362325" cy="3429000"/>
+                      <a:ext cx="1695450" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 7 — Chiusura</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Per completare l’installazione, inserire il coperchio dal basso verso l’alto, fino a sentire lo scatto.</w:t>
+        <w:t xml:space="preserve">Passo 8 — Smontaggio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Per disinstallare la targa, inserire la chiave di sicurezza nell’apposita sede sul fondo del coperchio, spingere il coperchio verso il basso e svitare le viti frontali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1695450" cy="3429000"/>
+            <wp:extent cx="2438400" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1695450" cy="3429000"/>
+                      <a:ext cx="2438400" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.3 Cablaggio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 8 — Smontaggio</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Per disinstallare la targa, inserire la chiave di sicurezza nell’apposita sede sul fondo del coperchio, spingere il coperchio verso il basso e svitare le viti frontali.</w:t>
+        <w:t xml:space="preserve">Passo 1 — Preparazione</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">ACCESSO AL CABLAGGIO: dopo aver svitato il coperchio rimuovere la vite frontale in basso e ruotare il supporto, in modo da accedere alla zona morsettiera. Individuare l’ingresso PoE e gli altri morsetti di potenza (a seconda delle esigenze come descritto nei prossimi passi).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2438400" cy="3429000"/>
+            <wp:extent cx="2857500" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2438400" cy="3429000"/>
+                      <a:ext cx="2857500" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 1 — Preparazione</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ACCESSO AL CABLAGGIO: dopo aver svitato il coperchio rimuovere la vite frontale in basso e ruotare il supporto, in modo da accedere alla zona morsettiera. Individuare l’ingresso PoE e gli altri morsetti di potenza (a seconda delle esigenze come descritto nei prossimi passi).</w:t>
+        <w:t xml:space="preserve">Passo 2 — Alimentazione Opzionale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">ALIMENTAZIONE OPZIONALE: Se la rete Ethernet non è PoE, è necessario utilizzare un alimentatore 24VDC/1A. Collegare l'alimentatore ai morsetti indicati.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2857500" cy="3429000"/>
+            <wp:extent cx="4752975" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2857500" cy="3429000"/>
+                      <a:ext cx="4752975" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 2 — Alimentazione Opzionale</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ALIMENTAZIONE OPZIONALE: Se la rete Ethernet non è PoE, è necessario utilizzare un alimentatore 24VDC/1A. Collegare l'alimentatore ai morsetti indicati.</w:t>
+        <w:t xml:space="preserve">Passo 3 — Collegamento diretto Serratura</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">USCITA LOCK: è possibile collegare direttamente una elettroserratura ai morsetti LOCK+ / LOCK- (max 1A, cavo ≤30m, 1.5mm²). Per carichi differenti è necessario usare un relè intermedio, come indicato negli schemi applicativi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4752975" cy="3429000"/>
+            <wp:extent cx="4772025" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4752975" cy="3429000"/>
+                      <a:ext cx="4772025" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 3 — Collegamento diretto Serratura</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">USCITA LOCK: è possibile collegare direttamente una elettroserratura ai morsetti LOCK+ / LOCK- (max 1A, cavo ≤30m, 1.5mm²). Per carichi differenti è necessario usare un relè intermedio, come indicato negli schemi applicativi.</w:t>
+        <w:t xml:space="preserve">Passo 4 — Collegamento Serratura Alimentata</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">USCITA AUX: in questo caso l'uscita è un interruttore a contatto pulito che può pilotare un carico esterno. Se il carico è in 220VAC è necessario usare un relè di potenza.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4772025" cy="3429000"/>
+            <wp:extent cx="3505200" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4772025" cy="3429000"/>
+                      <a:ext cx="3505200" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Passo 4 — Collegamento Serratura Alimentata</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">USCITA AUX: in questo caso l'uscita è un interruttore a contatto pulito che può pilotare un carico esterno. Se il carico è in 220VAC è necessario usare un relè di potenza.</w:t>
+        <w:t xml:space="preserve">Passo 5 — Collegamento Ingressi pulsante</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">INGRESSI: possono essere collegati fino a due ingressi (ad esempio pulsanti apriporta esterni). Gli ingressi sono programmabili. Esempio di pulsante apriporta esterno su INPUT 1 / GND.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="140" w:after="220"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3505200" cy="3429000"/>
+            <wp:extent cx="4486275" cy="3429000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3505200" cy="3429000"/>
-[...61 lines deleted...]
-                      <a:off x="0" y="0"/>
                       <a:ext cx="4486275" cy="3429000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pageBreakBefore/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Note operative</w:t>
       </w:r>
@@ -3031,51 +3512,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="38%"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="62%"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2026-02-12</w:t>
+              <w:t xml:space="preserve">2026-04-03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
@@ -3483,51 +3964,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="Heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="160" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Poppins" w:cs="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="1F4E79"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0caac0ae47bb0ab59a97c75468beaeb402443fa4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ba5121b7aec735db7d15d868f63b943a2c3d619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01274fbc6678366a9e2cb1f051c44fd618ad411a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d25b8ebf5f1529178da57e7eae791649938b4752.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/113318f877097c80c67bfb682d4bb976a12d77a2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a189ef943083a6db617aee5a42243e88d64f909f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5484500107fae5fd2773fe0fa1f42020152dbbfd.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85fd97304809659633cf0f48b851bf9ac232126e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b623491ac680ddb3178726235b138173bebf7d8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45aa8d2b738261b782548728e61b79b1715ba827.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd05fd7c929bf36ff1a0c27b555914bd67d3de0b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84a6425f8cff97bced47eecc84911b80ecefee9b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7431d290fd643ecb0b2c90672c1093e86ad881e6.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b0fce755642d1bc1af7e4d214f51f0c32caa43b.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09e49b65dd2cd79ccc594847c686e77f23530a2f.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f9139c72be309c09bdf11095db15769581be244.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ba5121b7aec735db7d15d868f63b943a2c3d619.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01274fbc6678366a9e2cb1f051c44fd618ad411a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d25b8ebf5f1529178da57e7eae791649938b4752.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/113318f877097c80c67bfb682d4bb976a12d77a2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a189ef943083a6db617aee5a42243e88d64f909f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5484500107fae5fd2773fe0fa1f42020152dbbfd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85fd97304809659633cf0f48b851bf9ac232126e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b623491ac680ddb3178726235b138173bebf7d8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45aa8d2b738261b782548728e61b79b1715ba827.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd05fd7c929bf36ff1a0c27b555914bd67d3de0b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84a6425f8cff97bced47eecc84911b80ecefee9b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7431d290fd643ecb0b2c90672c1093e86ad881e6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b0fce755642d1bc1af7e4d214f51f0c32caa43b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09e49b65dd2cd79ccc594847c686e77f23530a2f.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f9139c72be309c09bdf11095db15769581be244.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>